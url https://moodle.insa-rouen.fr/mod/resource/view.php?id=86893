--- v0 (2025-10-14)
+++ v1 (2026-04-17)
@@ -1,976 +1,1015 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11012"/>
-  <workbookPr/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/arogozan/Documents/Travail/Enseignement/UV_STAT/STAT_2023/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2F8F8FA-C16E-EF49-BBD6-E1DCB0EB0D9C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E862849C-2429-3E4E-811F-727179BC3C3F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16340" tabRatio="987" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="700" yWindow="3460" windowWidth="25640" windowHeight="17680" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuille1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuille2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuille3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="181029" iterateDelta="1E-4" concurrentCalc="0"/>
+  <extLst>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="160">
+  <si>
+    <t>Organisation Statistiques 2026</t>
+  </si>
   <si>
     <t>Semaine 1</t>
   </si>
   <si>
     <t>lundi</t>
   </si>
   <si>
+    <t>12.01</t>
+  </si>
+  <si>
     <t>mardi</t>
   </si>
   <si>
+    <t>13.01</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>CM1 : Intro (+ Lois !!!)</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
-    <t>CM1 : Intro</t>
-[...8 lines deleted...]
-    <t>TD1 : Chap1/Ex 1, 2, 3 et 4 (Gr2)</t>
+    <t>TD1 : Chap1/Ex 3, 4.a, 5 (Gr)</t>
+  </si>
+  <si>
+    <t>TD2 : Presentation des Lois avec calcul d'espérance et de varaince pour Bernoulli, Binomiale, Uniforme, Exp + Chap1/ex6, ex7, ex9</t>
+  </si>
+  <si>
+    <t>mercredi</t>
+  </si>
+  <si>
+    <t>14.01</t>
+  </si>
+  <si>
+    <t>SC Stéphane Canu</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>TD1 : Chap1/ Ex 3, 4.a, 5 (Gr)</t>
+  </si>
+  <si>
+    <t>6, 7, 8  (Gr2)</t>
+  </si>
+  <si>
+    <t>AR Alexandrina Rogozan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IA </t>
+  </si>
+  <si>
+    <t>IA Imane Argui</t>
+  </si>
+  <si>
+    <t>vendredi</t>
+  </si>
+  <si>
+    <t>16.01</t>
+  </si>
+  <si>
+    <t>AV</t>
+  </si>
+  <si>
+    <t>AV Antoine Vogeois</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>MR Mehdi Rouan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TD2 : Presentation des Lois avec calcul d'espérance et de varaince pour Bernoulli, Binomiale, Uniforme, Exp + Chap1/ex6, ex7, ex9 </t>
+  </si>
+  <si>
+    <t>19.01</t>
+  </si>
+  <si>
+    <t>20.01</t>
   </si>
   <si>
     <t>Semaine 2</t>
   </si>
   <si>
-    <t>CM2 : Lois+Stat Descr Unidim</t>
-[...2 lines deleted...]
-    <t>TD 4 : Chap Stat Desc/Ex 1, 2  (Gr2)</t>
+    <t>CM2 : Stat Descr Unidim</t>
+  </si>
+  <si>
+    <t>TD3 : Chap Stat Desc/Ex 1, 2  (Gr)</t>
+  </si>
+  <si>
+    <t>TP 1 : Stat Desc UniDim (Gr)</t>
+  </si>
+  <si>
+    <t>TD sur machine</t>
+  </si>
+  <si>
+    <t>21.01</t>
+  </si>
+  <si>
+    <t>23.01</t>
+  </si>
+  <si>
+    <t>TD 3 : Chap Stat Desc/Ex 1, 2  (Gr)</t>
+  </si>
+  <si>
+    <t>26.01</t>
+  </si>
+  <si>
+    <t>27.01</t>
   </si>
   <si>
     <t>Semaine 3</t>
   </si>
   <si>
     <t>CM3 : Stat Descr Bidim</t>
   </si>
   <si>
-    <t>TD 5 : Chap Stat Desc/Ex 3, 4 (Gr1)</t>
-[...11 lines deleted...]
-    <t>TP 1 : Stat Desc UniDim (Gr2)</t>
+    <t>TD 4 : Chap Stat Desc/Ex 3, 4 (Gr)</t>
+  </si>
+  <si>
+    <t>TP 2 : Stat Desc MultiDim Quantitative (Gr3)</t>
+  </si>
+  <si>
+    <t>28.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>TP 2 : Stat Desc MultiDim Quantitative (Gr2)</t>
+  </si>
+  <si>
+    <t>30.01</t>
+  </si>
+  <si>
+    <t>chang MR et non pas AV</t>
+  </si>
+  <si>
+    <t>02.02</t>
+  </si>
+  <si>
+    <t>03.02</t>
   </si>
   <si>
     <t>Semaine 4</t>
   </si>
   <si>
     <t>CM4 : Échantillonnage</t>
   </si>
   <si>
-    <t>TD 6 : Ch 1.2 (Ex 4, 3, 2, 5 ) (Gr1)</t>
-[...8 lines deleted...]
-    <t>TP 2 : Stat Desc MultiDim Quantitative (Gr2)</t>
+    <t>TD 5 : Ch 1.2 (Ex 4, 3, 2, 5 ) (Gr3)</t>
+  </si>
+  <si>
+    <t>TP 3 :  Stat Desc MultiDim Qualitative (Gr3)</t>
+  </si>
+  <si>
+    <t>04.02</t>
+  </si>
+  <si>
+    <t>06.02</t>
+  </si>
+  <si>
+    <t>TD 5 : Ch 1.2 (Ex 4, 3, 2, 5 ) (Gr2)</t>
+  </si>
+  <si>
+    <t>TP 3 :  Stat Desc MultiDim Qualitative (Gr1)</t>
+  </si>
+  <si>
+    <t>09.02</t>
+  </si>
+  <si>
+    <t>10.02</t>
   </si>
   <si>
     <t>Semaine 5</t>
   </si>
   <si>
     <t>CM5 : Estimation (Prop, déf)</t>
   </si>
   <si>
+    <t>TD 6 : Ch1.2(Ex6)+Ch1.3(Ex4)+Démo stat exhaustive (Gr2)</t>
+  </si>
+  <si>
+    <t>TP 4 : Échantillonnage et estimateur (Gr2)</t>
+  </si>
+  <si>
+    <t>11.02</t>
+  </si>
+  <si>
+    <t>TD 6 : Ch1.2(Ex6)+Ch1.3(Ex4)+Demo stat exhaustive (Gr3)</t>
+  </si>
+  <si>
+    <t>TP 4 : Échantillonnage et estimateur (Gr1)</t>
+  </si>
+  <si>
+    <t>13.02</t>
+  </si>
+  <si>
+    <t>TD 6 : Ch1.2(Ex6)+Ch1.3(Ex4)+Demo stat exhaustive (Gr1)</t>
+  </si>
+  <si>
+    <t>TP 4 : Échantillonnage et estimateur (Gr3)</t>
+  </si>
+  <si>
+    <t>02.03</t>
+  </si>
+  <si>
+    <t>03.03</t>
+  </si>
+  <si>
     <t>Semaine 6</t>
   </si>
   <si>
     <t xml:space="preserve">AR </t>
   </si>
   <si>
     <t>CM6 : Estimation Cramer-Rao</t>
   </si>
   <si>
-    <t>TD 8 : Chap 1.3/Ex 2, 4 (Gr1)</t>
-[...8 lines deleted...]
-    <t>TP 4 : Échantillonnage et estimateur (Gr2)</t>
+    <t>TD 7 : Chap 1.3/Ex 1, 2 (Gr1)</t>
+  </si>
+  <si>
+    <t>TD 8 : Chap 1.3/Ex 3, 5 (Gr1)</t>
+  </si>
+  <si>
+    <t>04.03</t>
+  </si>
+  <si>
+    <t>chang IA et non pas MR</t>
+  </si>
+  <si>
+    <t>TD 7 : Chap 1.3/Ex 1, 2  (Gr3)</t>
+  </si>
+  <si>
+    <t>chang IA  et non pas MR</t>
+  </si>
+  <si>
+    <t>TD 8 : Chap 1.3/Ex 3, 5 (Gr3)</t>
+  </si>
+  <si>
+    <t>06.03</t>
+  </si>
+  <si>
+    <t>TD 7 : Chap 1.3/Ex 1, 2  (Gr2)</t>
+  </si>
+  <si>
+    <t>TD 8 : Chap 1.3/Ex 3, 5 (Gr2)</t>
+  </si>
+  <si>
+    <t>09.03</t>
+  </si>
+  <si>
+    <t>10.03</t>
   </si>
   <si>
     <t>Semaine 7</t>
   </si>
   <si>
     <t>CM 7 : Estimation ponctuelle+Ex ch1.4/ex1,2</t>
   </si>
   <si>
-    <t>TD 9 : Chap 1.3/Ex 3, 5 (Gr1)</t>
+    <t>TD 9 : Chap 1.4/Ex 2 si pas corrigé en CM, ex3 (Gr2)</t>
+  </si>
+  <si>
+    <t>TD 10 :  Chap 1.4/ex 4 (Gr3)</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>TD 9 : Chap 1.4/Ex  2 si pas corrigé en CM, ex 3 (Gr3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vendredi </t>
+  </si>
+  <si>
+    <t>13.03</t>
+  </si>
+  <si>
+    <t>chang IA et non pas AV</t>
+  </si>
+  <si>
+    <t>TD 9 :  Chap 1.4/ex 2 si pas corrigé en CM, ex3  (Gr1)</t>
   </si>
   <si>
     <t>TD 10 : Chap 1.4/Ex 3 (Gr1)</t>
   </si>
   <si>
-    <t>TD 9 : Chap 1.3/Ex 3, 5 (Gr2)</t>
-[...2 lines deleted...]
-    <t>TD 10 : Chap 1.4/Ex 3 (Gr2)</t>
+    <t>16.03</t>
+  </si>
+  <si>
+    <t>17.03</t>
   </si>
   <si>
     <t>Semaine 8</t>
   </si>
   <si>
     <t>CM 8 : Estimation IC + ex chap1.5/1.a, 1.b, 6.a et 6.b</t>
   </si>
   <si>
-    <t xml:space="preserve">mardi </t>
+    <t>TD 11 : Chap 1.5/ ex 4, 5 (Gr3)</t>
+  </si>
+  <si>
+    <t>TD 12 : Corrction Médian Annale+ Chap1/Ex 10</t>
+  </si>
+  <si>
+    <t>18.03</t>
+  </si>
+  <si>
+    <t>chang AV et non pas MR</t>
+  </si>
+  <si>
+    <t>TD 12 : Correction médian Annale+Chap1/Ex10</t>
+  </si>
+  <si>
+    <t>20.03</t>
+  </si>
+  <si>
+    <t>TD 11 : Chap 1.5/ ex 4, 5 (Gr1)</t>
+  </si>
+  <si>
+    <t>23.03</t>
+  </si>
+  <si>
+    <t>24.03</t>
   </si>
   <si>
     <t>Semaine 9</t>
   </si>
   <si>
-    <t>TD 13 : Chap 1.5/ ex 4, 5 (Gr1)</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">TD 14 : Chap 1.5/ ex 1.c, 2, 3 (Gr2)  </t>
+    <t xml:space="preserve">TD 13 : Chap 1.5/ ex 1.c, 2, 3 (Gr2)  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TD 14 : Chap 1.5/ ex 7  (Gr2)  </t>
+  </si>
+  <si>
+    <t>25.03</t>
+  </si>
+  <si>
+    <t>TD 13 : Chap 1.5/ ex 1.c, 2, 3 (Gr3)</t>
+  </si>
+  <si>
+    <t>27.03</t>
+  </si>
+  <si>
+    <t>TD 13 : Chap 1.5/ ex 1.c, 2, 3 (Gr1)</t>
+  </si>
+  <si>
+    <t>30.03</t>
+  </si>
+  <si>
+    <t>31.03</t>
   </si>
   <si>
     <t>Semaine 10</t>
   </si>
   <si>
+    <t>CM 10 : Tests paramétriques</t>
+  </si>
+  <si>
+    <t>TD 15 : Chap 1.6/ Ex 2, 5 (Gr2)</t>
+  </si>
+  <si>
+    <t>TD 16 : Chap 1.6/ Ex 3, 4 (Gr 2)</t>
+  </si>
+  <si>
+    <t>01.04</t>
+  </si>
+  <si>
+    <t>TD 15 : Chap 1.6/ Ex 2, 5 (Gr3)</t>
+  </si>
+  <si>
+    <t>TD 16 : Chap 1.6/ Ex 3, 4 (Gr 3)</t>
+  </si>
+  <si>
+    <t>03.04</t>
+  </si>
+  <si>
+    <t>TD 15 : Chap 1.6/ Ex 2, 5 (Gr1)</t>
+  </si>
+  <si>
+    <t>TD 16 : Chap 1.6/ Ex 3, 4 (Gr 1)</t>
+  </si>
+  <si>
+    <t>06.04</t>
+  </si>
+  <si>
+    <t>07.04</t>
+  </si>
+  <si>
     <t>Semaine 11</t>
   </si>
   <si>
-    <t xml:space="preserve">TD 17 : Chap 1.6/  Ex 4 (Gr1) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TD 17 : Chap 1.6/  Ex 4 (Gr2) </t>
+    <t>lundi Pasques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TD 17 : Chap 1.6/  Ex 4, 1 (Gr2) </t>
+  </si>
+  <si>
+    <t>TD 18 :  Chap 1.7 Ex1  (avec explication CM11)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TD 17 : Chap 1.6/  Ex 4, 1 (Gr3) </t>
+  </si>
+  <si>
+    <t>10.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TD 17 : Chap 1.6/  Ex 4, 1 (Gr1) </t>
+  </si>
+  <si>
+    <t>TD 18 : : Chap 1.7 Ex1  (avec explication CM11)</t>
+  </si>
+  <si>
+    <t>27.04</t>
+  </si>
+  <si>
+    <t>28.04</t>
   </si>
   <si>
     <t>Semaine 12</t>
   </si>
   <si>
+    <t>CM 11 : Tests comparaison / Adéquation</t>
+  </si>
+  <si>
+    <t>TD 19 : Ex Chap 1.7  EX3, ex 4</t>
+  </si>
+  <si>
+    <t>TD 20 : Ex Chap 1.8</t>
+  </si>
+  <si>
+    <t>mercerdi</t>
+  </si>
+  <si>
+    <t>29.04</t>
+  </si>
+  <si>
+    <t>TD 19 : Chap 1.7 Ex3 et 4</t>
+  </si>
+  <si>
+    <t>01.05 férié</t>
+  </si>
+  <si>
+    <t>04.05 (rattrapage lundi paques)</t>
+  </si>
+  <si>
+    <t>12.05 (rattrapage vendredi 01.05))</t>
+  </si>
+  <si>
     <t>Semaine 13</t>
   </si>
   <si>
-    <t>TD 15 : Chap 1.6/ Ex2, 5 (Gr1)</t>
-[...245 lines deleted...]
-    <t>CM 14  :  revision examen / Soutenance PI</t>
+    <t>TD 19 : Chap 1.7 Ex 3 et 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CM 12 : Correction Ancien Examen </t>
+  </si>
+  <si>
+    <t>Devoir : Chap1: Ex1, Ex2, Ex4.b, Ex 8</t>
+  </si>
+  <si>
+    <t>Examens Théoriques Écrits : Partiel : 25 % - Final : 45 % </t>
+  </si>
+  <si>
+    <t>Comptes rendus TDs Machine : 30 %</t>
+  </si>
+  <si>
+    <t>jeudi 26.03 de 7H45 - 9H15 + TT</t>
+  </si>
+  <si>
+    <t>CM 9 : Médian (écrit)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yy"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+      <charset val="1"/>
     </font>
     <font>
-      <u/>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="Helvetica Neue"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="28">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="43"/>
-        <bgColor indexed="26"/>
+        <fgColor rgb="FFFFFF99"/>
+        <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="10"/>
-        <bgColor indexed="25"/>
+        <fgColor rgb="FFFF0000"/>
+        <bgColor rgb="FFFF3333"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="15"/>
-        <bgColor indexed="40"/>
+        <fgColor rgb="FF00FFFF"/>
+        <bgColor rgb="FF00FF66"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="50"/>
-[...96 lines deleted...]
-        <bgColor indexed="35"/>
+        <fgColor rgb="FF66FF00"/>
+        <bgColor rgb="FF66FF99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
-        <bgColor indexed="35"/>
+        <fgColor rgb="FFFFC000"/>
+        <bgColor rgb="FFFF9900"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF92D050"/>
-        <bgColor indexed="22"/>
+        <fgColor rgb="FF00B050"/>
+        <bgColor rgb="FF008080"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF3333"/>
+        <bgColor rgb="FFFF0000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF00FF"/>
+        <bgColor rgb="FFFF00CC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF00CC"/>
+        <bgColor rgb="FFFF00FF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00FF66"/>
+        <bgColor rgb="FF00FF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF66FF99"/>
+        <bgColor rgb="FF66FFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00FF00"/>
+        <bgColor rgb="FF00FF66"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF33FF"/>
+        <bgColor rgb="FFFF00FF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
+        <bgColor rgb="FF008080"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF5B9BD5"/>
+        <bgColor rgb="FF969696"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF66FFFF"/>
+        <bgColor rgb="FF66FF99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
-        <color indexed="8"/>
+        <color auto="1"/>
       </left>
       <right style="hair">
-        <color indexed="8"/>
+        <color auto="1"/>
       </right>
       <top style="hair">
-        <color indexed="8"/>
+        <color auto="1"/>
       </top>
       <bottom style="hair">
-        <color indexed="8"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </left>
       <right style="hair">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </right>
       <top style="hair">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </top>
-      <bottom style="hair">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </right>
       <top style="hair">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </top>
       <bottom style="hair">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </left>
-      <right style="hair">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
       <bottom style="hair">
-        <color rgb="FF000000"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
-        <color indexed="8"/>
-[...25 lines deleted...]
-        <color indexed="8"/>
+        <color auto="1"/>
       </left>
       <right style="hair">
-        <color indexed="8"/>
-[...12 lines deleted...]
-        <color indexed="8"/>
+        <color auto="1"/>
       </right>
       <top/>
       <bottom style="hair">
-        <color indexed="8"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="21" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
-      <rgbColor rgb="00000000"/>
-[...54 lines deleted...]
-      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF66FF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF5B9BD5"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFFFCC"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF33FF"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFCCCCFF"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00CC"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FF66"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00B0F0"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF66FFFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF66FF99"/>
+      <rgbColor rgb="FF92D050"/>
+      <rgbColor rgb="FFFFC000"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF3333"/>
+      <rgbColor rgb="FF666699"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF00B050"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
-      <rgbColor rgb="00FF33FF"/>
+      <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1231,1859 +1270,1989 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...84 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:IT119"/>
+  <dimension ref="A1:IT129"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B97" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="D116" sqref="D116"/>
+    <sheetView tabSelected="1" topLeftCell="A43" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <selection activeCell="D67" sqref="D67:E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="5" style="1" customWidth="1"/>
     <col min="3" max="3" width="31.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.1640625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="43.5" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="7.1640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="47.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="5.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="30.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="43" style="1" customWidth="1"/>
     <col min="9" max="9" width="3.33203125" style="1" customWidth="1"/>
     <col min="10" max="254" width="11.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A1" s="2"/>
       <c r="B1" s="3"/>
       <c r="C1" s="4" t="s">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="D1" s="5"/>
       <c r="E1" s="6"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A2" s="7" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="C2" s="6"/>
+        <v>2</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>3</v>
+      </c>
       <c r="D2" s="5" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E2" s="6"/>
+        <v>4</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A4" s="10"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="14"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A5" s="15"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="19"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="21"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="22"/>
+      <c r="D6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="19"/>
+      <c r="G6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="21"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A7" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="25"/>
+      <c r="D7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="27"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="21"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A8" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="25"/>
+      <c r="D8" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="19"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A9" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="25"/>
+      <c r="D9" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="19"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="21"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A10" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="31"/>
+      <c r="D10" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="19"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="34"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="1" t="s">
+      <c r="E11" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="35"/>
+      <c r="H11" s="35"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="37"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A12" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="8" t="s">
         <v>6</v>
       </c>
-    </row>
-[...150 lines deleted...]
-      <c r="F12" s="2"/>
+      <c r="C12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A13" s="5"/>
-[...8 lines deleted...]
-      <c r="F13" s="10"/>
+      <c r="A13" s="7"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I13" s="2"/>
+      <c r="J13" s="37"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.15">
-      <c r="A14" s="5"/>
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="A14" s="7"/>
+      <c r="B14" s="37"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="F14" s="2"/>
+      <c r="I14" s="37"/>
+      <c r="J14" s="37"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A15" s="5"/>
-      <c r="B15" s="2"/>
-[...8 lines deleted...]
-      <c r="I15" s="20"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" s="37"/>
+      <c r="I15" s="37"/>
+      <c r="J15" s="37"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A16" s="5"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
-      <c r="D16" s="13" t="s">
-[...10 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="D16" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="F16" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I16" s="37"/>
+      <c r="J16" s="37"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A17" s="5"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
-      <c r="D17" s="15" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="D17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
-      <c r="I17" s="20"/>
-[...7 lines deleted...]
-      <c r="D18" s="5" t="s">
+      <c r="I17" s="2"/>
+      <c r="J17" s="37"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A18" s="5"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="37"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A19" s="5"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="F19" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I19" s="2"/>
+      <c r="J19" s="37"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A20" s="42"/>
+      <c r="B20" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="E18" s="6"/>
-[...2 lines deleted...]
-      <c r="A19" s="12" t="s">
+      <c r="C20" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="37"/>
+      <c r="J20" s="37"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A21" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A22" s="42"/>
+      <c r="B22" s="37"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" s="37"/>
+      <c r="J22" s="37"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A23" s="42"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A20" s="16">
+      <c r="E23" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" s="2"/>
+      <c r="G23" s="20"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="37"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A24" s="42"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="F24" s="2"/>
+      <c r="H24" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I24" s="37"/>
+      <c r="J24" s="37"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A25" s="42"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I25" s="37"/>
+      <c r="J25" s="37"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A26" s="42"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="37"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A27" s="42"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="F27" s="2"/>
+      <c r="G27" s="20"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="37"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A28" s="42"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="F28" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A29" s="42"/>
+      <c r="B29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A30" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="10"/>
-[...1 lines deleted...]
-      <c r="D20" s="19" t="s">
+      <c r="C30" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A31" s="38"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A32" s="38"/>
+      <c r="B32" s="37"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="J32" s="37"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A33" s="42"/>
+      <c r="B33" s="37"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A34" s="50"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A35" s="50"/>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A36" s="50"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F36" s="37"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="37"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A37" s="50"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="E37" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="H37" s="2"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="37"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A38" s="42"/>
+      <c r="B38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C38" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A39" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="E20" s="19" t="s">
-[...13 lines deleted...]
-      <c r="E21" s="23" t="s">
+      <c r="D39" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E39" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="I39" s="37"/>
+      <c r="J39" s="37"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A40" s="38"/>
+      <c r="B40" s="37"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="F40" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I40" s="37"/>
+      <c r="J40" s="37"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A41" s="38"/>
+      <c r="B41" s="37"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F41" s="2"/>
+      <c r="I41" s="37"/>
+      <c r="J41" s="16"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A42" s="42"/>
+      <c r="B42" s="37"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="I42" s="37"/>
+      <c r="J42" s="56"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A43" s="42"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="F43" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I43" s="37"/>
+      <c r="J43" s="37"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A44" s="42"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F44" s="20"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="37"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A45" s="42"/>
+      <c r="B45" s="2"/>
+      <c r="C45" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E45" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="F45" s="20"/>
+      <c r="I45" s="37"/>
+      <c r="J45" s="37"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A46" s="42"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="E46" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="F46" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="I46" s="37"/>
+      <c r="J46" s="37"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A47" s="42"/>
+      <c r="B47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="I47" s="37"/>
+      <c r="J47" s="37"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A48" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="I48" s="37"/>
+      <c r="J48" s="37"/>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A49" s="38"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="53" t="s">
         <v>76</v>
       </c>
-      <c r="F21" s="2"/>
-[...9 lines deleted...]
-      <c r="E22" s="19" t="s">
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A50" s="38"/>
+      <c r="B50" s="37"/>
+      <c r="C50" s="37"/>
+      <c r="D50" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="F22" s="20" t="s">
-[...34 lines deleted...]
-      <c r="E25" s="19" t="s">
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A51" s="42"/>
+      <c r="B51" s="37"/>
+      <c r="C51" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D51" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="F25" s="20" t="s">
-[...10 lines deleted...]
-      <c r="D26" s="1" t="s">
+      <c r="E51" s="9" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A52" s="42"/>
+      <c r="B52" s="2"/>
+      <c r="C52" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D52" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" s="53" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A53" s="42"/>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A54" s="42"/>
+      <c r="C54" s="48"/>
+      <c r="D54" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="G54" s="37"/>
+      <c r="H54" s="37"/>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A55" s="42"/>
+      <c r="C55" s="48"/>
+      <c r="D55" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E55" s="53" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A56" s="42"/>
+      <c r="B56" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E26" s="24"/>
-[...46 lines deleted...]
-      <c r="E29" s="50" t="s">
+      <c r="C56" s="57" t="s">
+        <v>85</v>
+      </c>
+      <c r="D56" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="E56" s="47" t="s">
+        <v>86</v>
+      </c>
+      <c r="G56" s="37"/>
+      <c r="H56" s="37"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A57" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="9" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A58" s="38"/>
+      <c r="B58" s="37"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="53" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A59" s="38"/>
+      <c r="B59" s="37"/>
+      <c r="C59" s="37"/>
+      <c r="D59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A60" s="42"/>
+      <c r="B60" s="37"/>
+      <c r="C60" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="F29" s="10"/>
-[...34 lines deleted...]
-      <c r="E32" s="50" t="s">
+      <c r="D60" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A61" s="42"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="58" t="s">
+        <v>78</v>
+      </c>
+      <c r="D61" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A62" s="42"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A63" s="42"/>
+      <c r="B63" s="2"/>
+      <c r="C63" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="D63" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="53" t="s">
+        <v>96</v>
+      </c>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A64" s="42"/>
+      <c r="B64" s="2"/>
+      <c r="C64" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="9" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A65" s="42"/>
+      <c r="B65" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="59" t="s">
+        <v>98</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E65" s="48" t="s">
+        <v>99</v>
+      </c>
+      <c r="F65" s="37"/>
+      <c r="G65" s="37"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A66" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D66" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="F66" s="37"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A67" s="42"/>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F67" s="37"/>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A68" s="42"/>
+      <c r="C68" s="20"/>
+      <c r="D68" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="F68" s="37"/>
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A69" s="42"/>
+      <c r="C69" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D69" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="F32" s="10"/>
-[...23 lines deleted...]
-      <c r="D34" s="1" t="s">
+      <c r="E69" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="F69" s="37"/>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A70" s="42"/>
+      <c r="C70" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F70" s="16"/>
+      <c r="I70" s="2"/>
+      <c r="J70" s="37"/>
+      <c r="K70" s="37"/>
+      <c r="L70" s="37"/>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A71" s="42"/>
+      <c r="D71" s="55" t="s">
+        <v>93</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F71" s="37"/>
+      <c r="G71" s="60"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="37"/>
+      <c r="K71" s="37"/>
+      <c r="L71" s="37"/>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A72" s="42"/>
+      <c r="D72" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="F72" s="37"/>
+      <c r="G72" s="60"/>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2"/>
+      <c r="J72" s="37"/>
+      <c r="K72" s="37"/>
+      <c r="L72" s="37"/>
+    </row>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A73" s="42"/>
+      <c r="D73" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="I73" s="37"/>
+      <c r="J73" s="37"/>
+      <c r="K73" s="37"/>
+      <c r="L73" s="37"/>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A74" s="42"/>
+      <c r="B74" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E34" s="24"/>
-[...109 lines deleted...]
-      <c r="D42" s="1" t="s">
+      <c r="C74" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E74" s="59" t="s">
+        <v>110</v>
+      </c>
+      <c r="F74" s="81" t="s">
+        <v>158</v>
+      </c>
+      <c r="G74" s="81"/>
+      <c r="H74" s="37"/>
+      <c r="I74" s="37"/>
+      <c r="J74" s="37"/>
+      <c r="K74" s="37"/>
+      <c r="L74" s="37"/>
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A75" s="38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B75" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="C75" s="64" t="s">
+        <v>121</v>
+      </c>
+      <c r="D75" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="F75" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="G75" s="61" t="s">
+        <v>159</v>
+      </c>
+      <c r="I75" s="37"/>
+      <c r="J75" s="37"/>
+      <c r="K75" s="37"/>
+      <c r="L75" s="37"/>
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A76" s="42"/>
+      <c r="D76" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="I76" s="37"/>
+      <c r="J76" s="37"/>
+      <c r="K76" s="37"/>
+      <c r="L76" s="37"/>
+    </row>
+    <row r="77" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A77" s="42"/>
+      <c r="D77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F77" s="20"/>
+      <c r="I77" s="37"/>
+      <c r="J77" s="37"/>
+      <c r="K77" s="37"/>
+      <c r="L77" s="37"/>
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A78" s="42"/>
+      <c r="D78" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="I78" s="37"/>
+      <c r="J78" s="37"/>
+      <c r="K78" s="37"/>
+      <c r="L78" s="37"/>
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A79" s="42"/>
+      <c r="D79" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="I79" s="2"/>
+      <c r="J79" s="37"/>
+      <c r="K79" s="37"/>
+      <c r="L79" s="37"/>
+    </row>
+    <row r="80" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A80" s="42"/>
+      <c r="D80" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F80" s="62"/>
+      <c r="I80" s="2"/>
+      <c r="J80" s="37"/>
+      <c r="K80" s="37"/>
+      <c r="L80" s="37"/>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A81" s="42"/>
+      <c r="D81" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="I81" s="2"/>
+      <c r="J81" s="37"/>
+      <c r="K81" s="37"/>
+      <c r="L81" s="37"/>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A82" s="42"/>
+      <c r="D82" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="I82" s="2"/>
+      <c r="J82" s="37"/>
+      <c r="K82" s="37"/>
+      <c r="L82" s="37"/>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A83" s="42"/>
+      <c r="B83" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E42" s="24"/>
-[...601 lines deleted...]
-      <c r="G83"/>
+      <c r="C83" s="63" t="s">
+        <v>118</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E83" s="48" t="s">
+        <v>119</v>
+      </c>
+      <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
-      <c r="J83" s="10"/>
-[...29 lines deleted...]
-      <c r="H85" s="21"/>
+      <c r="J83" s="37"/>
+      <c r="K83" s="37"/>
+      <c r="L83" s="37"/>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A84" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="D84" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="F84" s="37"/>
+      <c r="I84" s="37"/>
+      <c r="J84" s="37"/>
+      <c r="K84" s="37"/>
+      <c r="L84" s="37"/>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A85" s="42"/>
+      <c r="D85" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="E85" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="F85" s="37"/>
       <c r="I85" s="2"/>
-      <c r="J85" s="10"/>
-[...63 lines deleted...]
-      <c r="C92" s="8" t="s">
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A86" s="42"/>
+      <c r="D86" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F86" s="37"/>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A87" s="42"/>
+      <c r="D87" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="32" t="s">
+        <v>125</v>
+      </c>
+      <c r="F87" s="37"/>
+      <c r="I87" s="20"/>
+      <c r="J87" s="20"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A88" s="42"/>
+      <c r="D88" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="53" t="s">
+        <v>126</v>
+      </c>
+      <c r="F88" s="16"/>
+      <c r="I88" s="20"/>
+      <c r="J88" s="20"/>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A89" s="42"/>
+      <c r="D89" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="D92" s="54" t="s">
-[...18 lines deleted...]
-      <c r="E93" s="54" t="s">
+      <c r="E89" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F89" s="37"/>
+      <c r="I89" s="20"/>
+      <c r="J89" s="20"/>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A90" s="42"/>
+      <c r="D90" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="F90" s="37"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A91" s="42"/>
+      <c r="D91" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="E91" s="53" t="s">
+        <v>129</v>
+      </c>
+      <c r="F91" s="37"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A92" s="42"/>
+      <c r="B92" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C92" s="48" t="s">
+        <v>130</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="F92" s="37"/>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A93" s="38" t="s">
+        <v>132</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D93" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2"/>
+      <c r="J93" s="37"/>
+      <c r="K93" s="37"/>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A94" s="65"/>
+      <c r="D94" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G94" s="18"/>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2"/>
+      <c r="J94" s="37"/>
+      <c r="K94" s="37"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A95" s="42"/>
+      <c r="D95" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="66"/>
+      <c r="H95" s="18"/>
+      <c r="I95" s="2"/>
+      <c r="J95" s="37"/>
+      <c r="K95" s="37"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A96" s="42"/>
+      <c r="D96" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="F96" s="20"/>
+      <c r="G96" s="18"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+      <c r="J96" s="37"/>
+      <c r="K96" s="37"/>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A97" s="42"/>
+      <c r="D97" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="37"/>
+      <c r="K97" s="37"/>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A98" s="42"/>
+      <c r="D98" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2"/>
+      <c r="J98" s="37"/>
+      <c r="K98" s="37"/>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A99" s="42"/>
+      <c r="C99" s="67"/>
+      <c r="D99" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="E99" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="D100" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="E100" s="23" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A101" s="42"/>
+      <c r="B101" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C101" s="59" t="s">
+        <v>140</v>
+      </c>
+      <c r="D101" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E101" s="51" t="s">
+        <v>141</v>
+      </c>
+      <c r="F101" s="37"/>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A102" s="68" t="s">
+        <v>142</v>
+      </c>
+      <c r="B102" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="F93" s="60" t="s">
-[...77 lines deleted...]
-      <c r="D99" s="2" t="s">
+      <c r="C102" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D102" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="G102" s="2"/>
+      <c r="H102" s="69"/>
+      <c r="I102" s="69"/>
+      <c r="J102" s="69"/>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A103" s="68"/>
+      <c r="B103" s="52"/>
+      <c r="C103" s="70"/>
+      <c r="D103" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="G103" s="2"/>
+      <c r="H103" s="69"/>
+      <c r="I103" s="69"/>
+      <c r="J103" s="71"/>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A104" s="68"/>
+      <c r="B104" s="37"/>
+      <c r="D104" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="G104" s="2"/>
+      <c r="H104" s="69"/>
+      <c r="I104" s="69"/>
+      <c r="J104" s="71"/>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A105" s="42"/>
+      <c r="D105" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="G105" s="2"/>
+      <c r="H105" s="69"/>
+      <c r="I105" s="69"/>
+      <c r="J105" s="71"/>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A106" s="42"/>
+      <c r="D106" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E106" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="G106" s="2"/>
+      <c r="H106" s="69"/>
+      <c r="I106" s="69"/>
+      <c r="J106" s="71"/>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A107" s="42"/>
+      <c r="D107" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="G107" s="2"/>
+      <c r="H107" s="69"/>
+      <c r="I107" s="69"/>
+      <c r="J107" s="72"/>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A108" s="42"/>
+      <c r="B108" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E99" s="29"/>
-[...141 lines deleted...]
-        <v>61</v>
+      <c r="C108" s="59" t="s">
+        <v>150</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E108" s="59" t="s">
+        <v>151</v>
+      </c>
+      <c r="G108" s="56"/>
+      <c r="H108" s="37"/>
+      <c r="I108" s="69"/>
+      <c r="J108" s="69"/>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A109" s="38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B109" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="73" t="s">
+        <v>154</v>
+      </c>
+      <c r="D109" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="E109" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="G109" s="56"/>
+      <c r="H109" s="37"/>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A110" s="38"/>
+      <c r="D110" s="32" t="s">
+        <v>22</v>
       </c>
       <c r="E110" s="9" t="s">
-        <v>122</v>
-[...70 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="F110" s="74"/>
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="A111" s="42"/>
+      <c r="F111" s="74"/>
+      <c r="G111" s="2"/>
+      <c r="H111" s="2"/>
+    </row>
+    <row r="112" spans="1:11" ht="19" x14ac:dyDescent="0.2">
+      <c r="A112" s="77" t="s">
+        <v>156</v>
+      </c>
+      <c r="B112" s="78"/>
+      <c r="C112" s="78"/>
+      <c r="D112" s="78"/>
+      <c r="E112" s="78"/>
+      <c r="F112" s="74"/>
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A113" s="79"/>
+      <c r="B113" s="78"/>
+      <c r="C113" s="78"/>
+      <c r="D113" s="78"/>
+      <c r="E113" s="78"/>
+      <c r="F113" s="74"/>
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+    </row>
+    <row r="114" spans="1:8" ht="19" x14ac:dyDescent="0.2">
+      <c r="A114" s="77" t="s">
+        <v>157</v>
+      </c>
+      <c r="B114" s="78"/>
+      <c r="C114" s="78"/>
+      <c r="D114" s="78"/>
+      <c r="E114" s="78"/>
+      <c r="F114" s="74"/>
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A115" s="78"/>
+      <c r="B115" s="78"/>
+      <c r="C115" s="80"/>
+      <c r="D115" s="78"/>
+      <c r="E115" s="78"/>
+      <c r="F115" s="56"/>
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A116" s="42"/>
+      <c r="B116" s="18"/>
+      <c r="C116" s="18"/>
+      <c r="D116" s="37"/>
+      <c r="E116" s="37"/>
+      <c r="F116" s="37"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A117" s="42"/>
+      <c r="B117" s="18"/>
+      <c r="C117" s="2"/>
+      <c r="D117" s="37"/>
+      <c r="E117" s="37"/>
+      <c r="F117" s="37"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A118" s="42"/>
+      <c r="B118" s="18"/>
+      <c r="C118" s="62"/>
+      <c r="D118" s="37"/>
+      <c r="E118" s="37"/>
+      <c r="F118" s="37"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A119" s="42"/>
+      <c r="B119" s="18"/>
+      <c r="C119" s="62"/>
+      <c r="D119" s="37"/>
+      <c r="E119" s="37"/>
+      <c r="F119" s="16"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A120" s="42"/>
+      <c r="B120" s="37"/>
+      <c r="C120" s="56"/>
+      <c r="D120" s="2"/>
+      <c r="E120" s="2"/>
+      <c r="F120" s="37"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A121" s="56"/>
+      <c r="B121" s="56"/>
+      <c r="C121" s="56"/>
+      <c r="D121" s="37"/>
+      <c r="E121" s="37"/>
+      <c r="F121" s="37"/>
+      <c r="G121" s="56"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A122" s="37"/>
+      <c r="B122" s="75"/>
+      <c r="C122" s="75"/>
+      <c r="D122" s="37"/>
+      <c r="E122" s="37"/>
+      <c r="F122" s="56"/>
+      <c r="G122" s="37"/>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A123" s="76"/>
+      <c r="B123" s="37"/>
+      <c r="C123" s="37"/>
+      <c r="D123" s="2"/>
+      <c r="E123" s="2"/>
+      <c r="F123" s="37"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A124" s="76"/>
+      <c r="B124" s="37"/>
+      <c r="C124" s="37"/>
+      <c r="D124" s="37"/>
+      <c r="E124" s="37"/>
+      <c r="F124" s="37"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A125" s="42"/>
+      <c r="B125" s="18"/>
+      <c r="C125" s="2"/>
+      <c r="D125" s="37"/>
+      <c r="E125" s="37"/>
+      <c r="F125" s="37"/>
+    </row>
+    <row r="126" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A126" s="42"/>
+      <c r="B126" s="18"/>
+      <c r="C126" s="62"/>
+      <c r="D126" s="37"/>
+      <c r="E126" s="37"/>
+      <c r="F126" s="37"/>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A127" s="37"/>
+      <c r="B127" s="37"/>
+      <c r="C127" s="37"/>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A128" s="37"/>
+      <c r="B128" s="37"/>
+      <c r="C128" s="37"/>
+    </row>
+    <row r="129" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="A129" s="37"/>
+      <c r="B129" s="2"/>
+      <c r="C129" s="17"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-  <pageMargins left="0.39374999999999999" right="0.39374999999999999" top="0.26527777777777778" bottom="0.26527777777777778" header="0" footer="0"/>
+  <pageMargins left="0.39374999999999999" right="0.39374999999999999" top="0.265277777777778" bottom="0.265277777777778" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-    <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="125" zoomScaleNormal="125" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <sheetData/>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-[...4 lines deleted...]
-    <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
+  <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
+  <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScale="125" zoomScaleNormal="125" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <sheetData/>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-[...4 lines deleted...]
-    <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
+  <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
+  <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Feuille1</vt:lpstr>
       <vt:lpstr>Feuille2</vt:lpstr>
       <vt:lpstr>Feuille3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>en-CA</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>16.0300</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
+    <vt:i4>0</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+    <vt:bool>false</vt:bool>
+  </property>
+</Properties>
+</file>